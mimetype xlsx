--- v0 (2026-07-29)
+++ v1 (2026-10-01)
@@ -241,51 +241,51 @@
   <si>
     <t>(8) electrical outlets (power points)</t>
   </si>
   <si>
     <t>(8) data points (low-voltage / data outlets)</t>
   </si>
   <si>
     <t>05</t>
   </si>
   <si>
     <t>Custom door &amp; final paint  —  Pending · 0%</t>
   </si>
   <si>
     <t>Sep 7 – 12, 2026</t>
   </si>
   <si>
     <t>New custom door (height aligned with top of wall)</t>
   </si>
   <si>
     <t>General painting of new walls</t>
   </si>
   <si>
     <t>Coordinate with Avianca for dumpster locations for demo debris</t>
   </si>
   <si>
-    <t>Confidential document. For the exclusive use of Avianca and MTC General Contractor.   ·   Generated: July 29, 2026</t>
+    <t>Confidential document. For the exclusive use of Avianca and MTC General Contractor.   ·   Generated: October 1, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF131313"/>
       <sz val="14"/>
       <name val="Arial"/>
     </font>
     <font>
       <color rgb="FF6B6B63"/>
       <sz val="8"/>
       <name val="Courier New"/>
     </font>